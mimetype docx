--- v1 (2026-01-11)
+++ v2 (2026-04-25)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8839"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E7BE7" w:rsidRPr="00F010F6" w14:paraId="3679F550" w14:textId="77777777" w:rsidTr="004B2C90">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
@@ -3083,80 +3084,96 @@
             </w:r>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E81BB66" w14:textId="276B3821" w:rsidR="004B2C90" w:rsidRPr="00960A87" w:rsidRDefault="004B2C90" w:rsidP="004B2C90">
+          <w:p w14:paraId="3E81BB66" w14:textId="48E05234" w:rsidR="004B2C90" w:rsidRPr="00960A87" w:rsidRDefault="004B2C90" w:rsidP="004B2C90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Minibike Klasse</w:t>
             </w:r>
             <w:r w:rsidR="00F7239B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> MiniGP</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000854C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Moto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B2C90">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CC37536" w14:textId="00E20A23" w:rsidR="004B2C90" w:rsidRPr="004B2C90" w:rsidRDefault="004B2C90" w:rsidP="004B2C90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2 x XX Runden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3391,51 +3408,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3866FEAB" w14:textId="77777777" w:rsidR="004B5989" w:rsidRPr="004B5989" w:rsidRDefault="004B5989" w:rsidP="004B5989">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk151384991"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk151370516"/>
       <w:r w:rsidRPr="004B5989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>XX Wettbewerbe, die während der Veranstaltung zur Durchführung kommen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9851"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B5989" w:rsidRPr="004B5989" w14:paraId="0209779B" w14:textId="77777777" w:rsidTr="00A047D4">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5288,51 +5304,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74CAE220" w14:textId="67585786" w:rsidR="004B5989" w:rsidRPr="004B5989" w:rsidRDefault="004B5989" w:rsidP="004B5989">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk151370474"/>
       <w:bookmarkEnd w:id="9"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B5989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>XX  Parc</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B5989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fermé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2651E8E7" w14:textId="77777777" w:rsidR="004B5989" w:rsidRPr="004B5989" w:rsidRDefault="004B5989" w:rsidP="004B5989">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -6533,51 +6548,50 @@
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidR="004B5989" w:rsidRPr="001D1115">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Versicherung, Haftungsausschluss, Änderung der Ausschreibung und Absage </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788639A2" w14:textId="77777777" w:rsidR="004B5989" w:rsidRPr="001D1115" w:rsidRDefault="004B5989" w:rsidP="004B5989">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6926,58 +6940,58 @@
       </w:pPr>
       <w:r w:rsidRPr="000235C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Veranstalter hat dafür Sorge zu tragen, dass alle vom Veranstalter eingesetzten Helfer und Beteiligte, die keiner Lizenzierung unterliegen und im Rahmen der sportlichen Organisation mit Aufgaben betraut werden, je nach Veranstaltungsstatus verpflichtet werden die Bestimmungen der FIM, der FIM Europe und des DMSB anzuerkennen und einzuhalten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:sectPr w:rsidR="006641E5" w:rsidRPr="0010443E" w:rsidSect="00C81EB8">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1843" w:left="1418" w:header="720" w:footer="363" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42F1D59A" w14:textId="77777777" w:rsidR="001F061D" w:rsidRDefault="001F061D">
+    <w:p w14:paraId="0D3812D1" w14:textId="77777777" w:rsidR="002E4C67" w:rsidRDefault="002E4C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F42A0D1" w14:textId="77777777" w:rsidR="001F061D" w:rsidRDefault="001F061D">
+    <w:p w14:paraId="39A097A4" w14:textId="77777777" w:rsidR="002E4C67" w:rsidRDefault="002E4C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7692,58 +7706,58 @@
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>Herausgeber: DMSB-Deutscher Motorsport Bund e.V., Hahnstr. 70, 60528 Frankfurt, www.dmsb.d</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F024D05" w14:textId="77777777" w:rsidR="001F061D" w:rsidRDefault="001F061D">
+    <w:p w14:paraId="60E648CF" w14:textId="77777777" w:rsidR="002E4C67" w:rsidRDefault="002E4C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="107FDF36" w14:textId="77777777" w:rsidR="001F061D" w:rsidRDefault="001F061D">
+    <w:p w14:paraId="51B7C6A2" w14:textId="77777777" w:rsidR="002E4C67" w:rsidRDefault="002E4C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C00DE71" w14:textId="71D41746" w:rsidR="00E205A7" w:rsidRDefault="00C81EB8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="36C438FC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -9355,98 +9369,100 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="739906948">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="613708401">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1911117523">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1938898842">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="965506349">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1613393795">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034226A"/>
     <w:rsid w:val="00001378"/>
     <w:rsid w:val="00020937"/>
     <w:rsid w:val="000232F2"/>
     <w:rsid w:val="0003083F"/>
     <w:rsid w:val="000532D4"/>
     <w:rsid w:val="000548E4"/>
     <w:rsid w:val="00055BC0"/>
     <w:rsid w:val="00057167"/>
     <w:rsid w:val="000609B6"/>
     <w:rsid w:val="00074083"/>
+    <w:rsid w:val="000854C8"/>
     <w:rsid w:val="00086D43"/>
     <w:rsid w:val="0008717C"/>
     <w:rsid w:val="00093590"/>
     <w:rsid w:val="000B27D0"/>
     <w:rsid w:val="000B5DC6"/>
     <w:rsid w:val="000D268E"/>
     <w:rsid w:val="000F3FD4"/>
     <w:rsid w:val="0010443E"/>
     <w:rsid w:val="001113E7"/>
     <w:rsid w:val="001120F5"/>
     <w:rsid w:val="00112E2E"/>
     <w:rsid w:val="00113B7B"/>
     <w:rsid w:val="001251A7"/>
     <w:rsid w:val="00151445"/>
     <w:rsid w:val="001573ED"/>
     <w:rsid w:val="001606E4"/>
     <w:rsid w:val="00166990"/>
     <w:rsid w:val="00166A26"/>
     <w:rsid w:val="001858D7"/>
     <w:rsid w:val="00190909"/>
     <w:rsid w:val="001943AB"/>
     <w:rsid w:val="00196F5F"/>
     <w:rsid w:val="001A572D"/>
     <w:rsid w:val="001A591B"/>
     <w:rsid w:val="001B50E4"/>
@@ -9466,50 +9482,51 @@
     <w:rsid w:val="00215138"/>
     <w:rsid w:val="00220107"/>
     <w:rsid w:val="00226B07"/>
     <w:rsid w:val="00230C6F"/>
     <w:rsid w:val="00231503"/>
     <w:rsid w:val="00235FF2"/>
     <w:rsid w:val="00242573"/>
     <w:rsid w:val="00257BA5"/>
     <w:rsid w:val="00263EF9"/>
     <w:rsid w:val="00266523"/>
     <w:rsid w:val="00266756"/>
     <w:rsid w:val="00274F0F"/>
     <w:rsid w:val="00281A7E"/>
     <w:rsid w:val="00287CE1"/>
     <w:rsid w:val="00291C78"/>
     <w:rsid w:val="00292EA0"/>
     <w:rsid w:val="00297994"/>
     <w:rsid w:val="002B79E6"/>
     <w:rsid w:val="002C1A71"/>
     <w:rsid w:val="002C4EC4"/>
     <w:rsid w:val="002C4F31"/>
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D1498"/>
     <w:rsid w:val="002D51B9"/>
     <w:rsid w:val="002E43DE"/>
+    <w:rsid w:val="002E4C67"/>
     <w:rsid w:val="002F1942"/>
     <w:rsid w:val="002F7254"/>
     <w:rsid w:val="00317A8B"/>
     <w:rsid w:val="003205A6"/>
     <w:rsid w:val="00334F8F"/>
     <w:rsid w:val="0034226A"/>
     <w:rsid w:val="0034522E"/>
     <w:rsid w:val="003671CA"/>
     <w:rsid w:val="003744BA"/>
     <w:rsid w:val="00390505"/>
     <w:rsid w:val="00390B01"/>
     <w:rsid w:val="00392B92"/>
     <w:rsid w:val="0039587F"/>
     <w:rsid w:val="003978FC"/>
     <w:rsid w:val="003A5E2F"/>
     <w:rsid w:val="003B5749"/>
     <w:rsid w:val="003C299E"/>
     <w:rsid w:val="003E6527"/>
     <w:rsid w:val="003F27E8"/>
     <w:rsid w:val="00406931"/>
     <w:rsid w:val="00411954"/>
     <w:rsid w:val="0041587E"/>
     <w:rsid w:val="00416B54"/>
     <w:rsid w:val="00423BE1"/>
     <w:rsid w:val="00431A4E"/>
@@ -9747,50 +9764,51 @@
     <w:rsid w:val="00E22723"/>
     <w:rsid w:val="00E23DA8"/>
     <w:rsid w:val="00E25655"/>
     <w:rsid w:val="00E25F0D"/>
     <w:rsid w:val="00E46EEC"/>
     <w:rsid w:val="00E51D50"/>
     <w:rsid w:val="00E5281B"/>
     <w:rsid w:val="00E547BB"/>
     <w:rsid w:val="00E5586E"/>
     <w:rsid w:val="00E64214"/>
     <w:rsid w:val="00E80756"/>
     <w:rsid w:val="00E846DE"/>
     <w:rsid w:val="00E84EA0"/>
     <w:rsid w:val="00E8572A"/>
     <w:rsid w:val="00EA0D1E"/>
     <w:rsid w:val="00EA2F00"/>
     <w:rsid w:val="00EA5187"/>
     <w:rsid w:val="00EA7806"/>
     <w:rsid w:val="00EB04C1"/>
     <w:rsid w:val="00EB2294"/>
     <w:rsid w:val="00EB2FFA"/>
     <w:rsid w:val="00EB6C9B"/>
     <w:rsid w:val="00EC0A2E"/>
     <w:rsid w:val="00EC1C63"/>
     <w:rsid w:val="00ED0236"/>
+    <w:rsid w:val="00ED608C"/>
     <w:rsid w:val="00ED78C5"/>
     <w:rsid w:val="00EE45F4"/>
     <w:rsid w:val="00EF293C"/>
     <w:rsid w:val="00F010F6"/>
     <w:rsid w:val="00F1344C"/>
     <w:rsid w:val="00F173DD"/>
     <w:rsid w:val="00F24BFD"/>
     <w:rsid w:val="00F31F7E"/>
     <w:rsid w:val="00F359EB"/>
     <w:rsid w:val="00F404C6"/>
     <w:rsid w:val="00F56A9E"/>
     <w:rsid w:val="00F60CFB"/>
     <w:rsid w:val="00F7239B"/>
     <w:rsid w:val="00F84F2E"/>
     <w:rsid w:val="00F95253"/>
     <w:rsid w:val="00F97874"/>
     <w:rsid w:val="00FA04B8"/>
     <w:rsid w:val="00FB3972"/>
     <w:rsid w:val="00FB6E05"/>
     <w:rsid w:val="00FD2C56"/>
     <w:rsid w:val="00FD49AE"/>
     <w:rsid w:val="00FE342C"/>
     <w:rsid w:val="00FE3CD4"/>
     <w:rsid w:val="00FF7F98"/>
     <w:rsid w:val="0470BA52"/>
@@ -11197,59 +11215,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100CC634A9157F9134998B1F0EE74EA9089" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="ebebb090e4512d903fda3b79ba7a84ea">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="227b2e01-c88e-4e7c-a9b4-999ce3a4ad44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9afea0d184fd25f9cb86f64d0af16966" ns2:_="">
     <xsd:import namespace="227b2e01-c88e-4e7c-a9b4-999ce3a4ad44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="227b2e01-c88e-4e7c-a9b4-999ce3a4ad44" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11337,114 +11346,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B30D12F-2D87-4AFF-A098-BC7B8A5B736D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="227b2e01-c88e-4e7c-a9b4-999ce3a4ad44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5A59C52-9968-43CC-A61B-3ED6366AF0EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00EB240D-1C37-4685-BF0F-9AC829A628D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9622BF-59B5-4EC9-85EC-4886B16F0C49}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9622BF-59B5-4EC9-85EC-4886B16F0C49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00EB240D-1C37-4685-BF0F-9AC829A628D9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>749</Words>
-  <Characters>4794</Characters>
+  <Words>709</Words>
+  <Characters>4836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ausschreibung IDM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DMSB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 