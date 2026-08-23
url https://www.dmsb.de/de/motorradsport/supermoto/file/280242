--- v1 (2026-01-21)
+++ v2 (2026-08-23)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8952"/>
       </w:tblGrid>
       <w:tr w:rsidR="0063705F" w:rsidRPr="0063705F" w14:paraId="012A4FB7" w14:textId="77777777" w:rsidTr="00E176AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9178" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
@@ -1685,312 +1686,341 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063705F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="0063705F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nenngeld</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544913BF" w14:textId="5DC328B4" w:rsidR="00F60890" w:rsidRPr="002F7A5D" w:rsidRDefault="00F50E17" w:rsidP="00F60890">
+    <w:p w14:paraId="544913BF" w14:textId="6B1FF00A" w:rsidR="00F60890" w:rsidRPr="002F7A5D" w:rsidRDefault="00F50E17" w:rsidP="00F60890">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:ind w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Nenngeld beträgt bei </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prädikatsveranstaltungen:</w:t>
       </w:r>
       <w:r w:rsidR="00F60890" w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00250E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="004704C5" w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E92D96">
-[...6 lines deleted...]
-      <w:r w:rsidR="004704C5" w:rsidRPr="002F7A5D">
+      <w:r w:rsidR="00250E3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,- Euro </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk121137835"/>
     </w:p>
-    <w:p w14:paraId="38379545" w14:textId="6D20326A" w:rsidR="00F60890" w:rsidRPr="002F7A5D" w:rsidRDefault="00F60890" w:rsidP="00F60890">
+    <w:p w14:paraId="38379545" w14:textId="381B4F2A" w:rsidR="00F60890" w:rsidRPr="002F7A5D" w:rsidRDefault="00F60890" w:rsidP="00F60890">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:ind w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Das Nenngeld beträgt für prädikatfreie Klassen:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00250E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
       <w:r w:rsidR="004704C5" w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E92D96">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,- Euro</w:t>
+      </w:r>
+      <w:r w:rsidR="004704C5" w:rsidRPr="002F7A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bzw. </w:t>
+      </w:r>
+      <w:r w:rsidR="00250E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004704C5" w:rsidRPr="002F7A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5,00 € für die Klassen Junioren / Rookies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D04B28" w14:textId="25A50092" w:rsidR="00F50E17" w:rsidRDefault="00F50E17" w:rsidP="00F50E17">
+      <w:pPr>
+        <w:ind w:right="-428"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176FB951" w14:textId="21BF7DEA" w:rsidR="00F50E17" w:rsidRPr="00F50E17" w:rsidRDefault="00F50E17" w:rsidP="00F50E17">
+      <w:pPr>
+        <w:ind w:right="-428"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Das Nenngeld beträgt für Gaststarter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34252920" w14:textId="61AAA721" w:rsidR="00F50E17" w:rsidRPr="006C6FE2" w:rsidRDefault="00F50E17" w:rsidP="00F50E17">
+      <w:pPr>
+        <w:ind w:right="-428"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Klasse S1 + S2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60890" w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92D96" w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00250E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,- Euro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4613AEE4" w14:textId="38599023" w:rsidR="00F50E17" w:rsidRPr="006C6FE2" w:rsidRDefault="00F50E17" w:rsidP="00F50E17">
+      <w:pPr>
+        <w:ind w:right="-428"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Klasse S3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60890" w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92D96" w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00250E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidR="004704C5" w:rsidRPr="006C6FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,- Euro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75920914" w14:textId="6ED85664" w:rsidR="004704C5" w:rsidRPr="002F7A5D" w:rsidRDefault="004704C5" w:rsidP="00F50E17">
+      <w:pPr>
+        <w:ind w:right="-428"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junioren/Rookies: </w:t>
+      </w:r>
+      <w:r w:rsidR="00250E3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="004704C5" w:rsidRPr="002F7A5D">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,- Euro</w:t>
-[...146 lines deleted...]
-        <w:t>Junioren/Rookies: 65,- Euro</w:t>
+        <w:t>5,- Euro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482AABA5" w14:textId="77777777" w:rsidR="00F50E17" w:rsidRPr="002F7A5D" w:rsidRDefault="00F50E17" w:rsidP="00F50E17">
       <w:pPr>
         <w:ind w:right="-428"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="288F87E3" w14:textId="2F60A90D" w:rsidR="00FD49AE" w:rsidRPr="002F7A5D" w:rsidRDefault="00FD49AE" w:rsidP="00FD49AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk121137850"/>
       <w:r w:rsidRPr="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Das Nenngeld ist mit der Nennung an den </w:t>
@@ -3050,51 +3080,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
             <w:r w:rsidR="00133A51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Europa-offen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CAE" w:rsidRPr="006C6FE2" w14:paraId="51EBFAC9" w14:textId="77777777" w:rsidTr="003A0CAE">
+      <w:tr w:rsidR="003A0CAE" w:rsidRPr="00D062CC" w14:paraId="51EBFAC9" w14:textId="77777777" w:rsidTr="003A0CAE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12A4BCCD" w14:textId="77777777" w:rsidR="003A0CAE" w:rsidRPr="00960A87" w:rsidRDefault="003A0CAE" w:rsidP="003A0CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -3152,69 +3182,51 @@
               </w:rPr>
               <w:t xml:space="preserve">S4 - </w:t>
             </w:r>
             <w:r w:rsidR="00D549EE" w:rsidRPr="005569A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ADAC SuperMoto Trophy</w:t>
             </w:r>
             <w:r w:rsidR="00D549EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Basissport)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A0CAE" w:rsidRPr="00960A87" w14:paraId="1D29F926" w14:textId="77777777" w:rsidTr="003A0CAE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D304965" w14:textId="017EC02F" w:rsidR="003A0CAE" w:rsidRPr="00960A87" w:rsidRDefault="003A0CAE" w:rsidP="003A0CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -3267,51 +3279,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">S5 - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D549EE" w:rsidRPr="005569A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Einsteiger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CAE" w:rsidRPr="006C6FE2" w14:paraId="365C8126" w14:textId="77777777" w:rsidTr="003A0CAE">
+      <w:tr w:rsidR="003A0CAE" w:rsidRPr="00D062CC" w14:paraId="365C8126" w14:textId="77777777" w:rsidTr="003A0CAE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121C7353" w14:textId="769F8D03" w:rsidR="003A0CAE" w:rsidRPr="00960A87" w:rsidRDefault="003A0CAE" w:rsidP="003A0CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -3360,74 +3372,56 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Youngster - </w:t>
             </w:r>
             <w:r w:rsidR="00D549EE" w:rsidRPr="00AB400E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ADAC SuperMoto Trophy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (Basissport)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CAE" w:rsidRPr="006C6FE2" w14:paraId="7DA1D869" w14:textId="77777777" w:rsidTr="003A0CAE">
+      <w:tr w:rsidR="003A0CAE" w:rsidRPr="00D062CC" w14:paraId="7DA1D869" w14:textId="77777777" w:rsidTr="003A0CAE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF64E61" w14:textId="61F196EE" w:rsidR="003A0CAE" w:rsidRPr="00960A87" w:rsidRDefault="003A0CAE" w:rsidP="003A0CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -3476,74 +3470,56 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Junioren - </w:t>
             </w:r>
             <w:r w:rsidR="003A0CAE" w:rsidRPr="00AB400E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ADAC SuperMoto Trophy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (Basissport)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CAE" w:rsidRPr="006C6FE2" w14:paraId="337EF8C6" w14:textId="77777777" w:rsidTr="003A0CAE">
+      <w:tr w:rsidR="003A0CAE" w:rsidRPr="00D062CC" w14:paraId="337EF8C6" w14:textId="77777777" w:rsidTr="003A0CAE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8675C8" w14:textId="0C381662" w:rsidR="003A0CAE" w:rsidRPr="00960A87" w:rsidRDefault="003A0CAE" w:rsidP="003A0CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -3592,69 +3568,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Rookies - </w:t>
             </w:r>
             <w:r w:rsidR="003A0CAE" w:rsidRPr="005569A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ADAC SuperMoto Trophy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (Basissport)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A0CAE" w:rsidRPr="00960A87" w14:paraId="2AA3018C" w14:textId="77777777" w:rsidTr="003A0CAE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="347EE9CC" w14:textId="5EBF72FC" w:rsidR="003A0CAE" w:rsidRPr="00960A87" w:rsidRDefault="003A0CAE" w:rsidP="003A0CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -3891,51 +3849,50 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="611A557F" w14:textId="7FE37353" w:rsidR="00CD5283" w:rsidRPr="00CD5283" w:rsidRDefault="002F7A5D" w:rsidP="00CD5283">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk151385006"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00CD5283" w:rsidRPr="00CD5283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wertung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFF3275" w14:textId="77777777" w:rsidR="00CD5283" w:rsidRPr="002F7A5D" w:rsidRDefault="00CD5283" w:rsidP="00CD5283">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk145420569"/>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="183F7F9C" w14:textId="74A65F1F" w:rsidR="00CD5283" w:rsidRPr="002F7A5D" w:rsidRDefault="00CD5283" w:rsidP="00CD5283">
       <w:pPr>
         <w:rPr>
@@ -5520,51 +5477,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0A34E0" w14:textId="0CAF4CC0" w:rsidR="00B9460B" w:rsidRDefault="002F7A5D" w:rsidP="00F50E17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B9460B" w:rsidRPr="0063705F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B9460B" w:rsidRPr="0063705F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A0CAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aushang / Mitteilungen</w:t>
@@ -6352,51 +6308,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34591A57" w14:textId="255600A0" w:rsidR="00CD5283" w:rsidRPr="00CD5283" w:rsidRDefault="00980121" w:rsidP="002039E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002F7A5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CD5283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weitere Bestimmungen</w:t>
@@ -7576,60 +7531,60 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000235C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Veranstalter hat dafür Sorge zu tragen, dass alle vom Veranstalter eingesetzten Helfer und Beteiligte, die keiner Lizenzierung unterliegen und im Rahmen der sportlichen Organisation mit Aufgaben betraut werden, je nach Veranstaltungsstatus verpflichtet werden die Bestimmungen der FIM, der FIM Europe und des DMSB anzuerkennen und einzuhalten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:sectPr w:rsidR="00CD5283" w:rsidRPr="002039E8" w:rsidSect="00FA1A97">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1843" w:left="1418" w:header="720" w:footer="505" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42F24258" w14:textId="77777777" w:rsidR="00007908" w:rsidRDefault="00007908">
+    <w:p w14:paraId="4E8004DE" w14:textId="77777777" w:rsidR="0011722B" w:rsidRDefault="0011722B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B933A99" w14:textId="77777777" w:rsidR="00007908" w:rsidRDefault="00007908">
+    <w:p w14:paraId="7812F151" w14:textId="77777777" w:rsidR="0011722B" w:rsidRDefault="0011722B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7677,51 +7632,51 @@
   <w:font w:name="HelveticaNeue BoldCond">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="212AA203" w14:textId="77777777" w:rsidR="00FA1A97" w:rsidRPr="00055F20" w:rsidRDefault="00FA1A97" w:rsidP="00FA1A97">
     <w:pPr>
       <w:ind w:left="-142" w:right="-711"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00055F20">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00055F20">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="20"/>
@@ -7859,62 +7814,69 @@
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2235"/>
       <w:gridCol w:w="2126"/>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="4144"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CD5283" w14:paraId="297985B4" w14:textId="77777777" w:rsidTr="00CD5283">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2235" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="22341C5F" w14:textId="77777777" w:rsidR="00CD5283" w:rsidRPr="00707B0C" w:rsidRDefault="00CD5283" w:rsidP="00CD5283">
+        <w:p w14:paraId="22341C5F" w14:textId="355E3A44" w:rsidR="00CD5283" w:rsidRPr="00707B0C" w:rsidRDefault="00D062CC" w:rsidP="00CD5283">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007048FE">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>DMSB-</w:t>
+          </w:r>
+          <w:r w:rsidR="00CD5283" w:rsidRPr="007048FE">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>NMN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2126" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="44313696" w14:textId="77777777" w:rsidR="00CD5283" w:rsidRPr="00CD5283" w:rsidRDefault="00CD5283" w:rsidP="00CD5283">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
@@ -8067,103 +8029,103 @@
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Koordination Motorradsport</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="653F084E" w14:textId="77777777" w:rsidR="00FA1A97" w:rsidRPr="00055F20" w:rsidRDefault="00FA1A97" w:rsidP="00FA1A97">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="7513"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E2E8475" w14:textId="7B695CC6" w:rsidR="00FA1A97" w:rsidRPr="00055F20" w:rsidRDefault="00FA1A97" w:rsidP="00FA1A97">
+  <w:p w14:paraId="3E2E8475" w14:textId="61023B06" w:rsidR="00FA1A97" w:rsidRPr="00055F20" w:rsidRDefault="00FA1A97" w:rsidP="00FA1A97">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00055F20">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">DMSB-Ausschreibung </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">SuperMoto </w:t>
     </w:r>
     <w:r w:rsidRPr="00055F20">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>– Stand 0</w:t>
     </w:r>
-    <w:r w:rsidR="005968CD">
+    <w:r w:rsidR="00D062CC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00055F20">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C6FE2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00055F20">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -8320,70 +8282,70 @@
     <w:r w:rsidRPr="00055F20">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>Herausgeber: DMSB-Deutscher Motorsport Bund e.V., Hahnstr. 70, 60528 Frankfurt, www.dmsb.d</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="706F6243" w14:textId="77777777" w:rsidR="00007908" w:rsidRDefault="00007908">
+    <w:p w14:paraId="23F4105F" w14:textId="77777777" w:rsidR="0011722B" w:rsidRDefault="0011722B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F937130" w14:textId="77777777" w:rsidR="00007908" w:rsidRDefault="00007908">
+    <w:p w14:paraId="5349E081" w14:textId="77777777" w:rsidR="0011722B" w:rsidRDefault="0011722B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A4D10D4" w14:textId="77777777" w:rsidR="00E205A7" w:rsidRDefault="00E205A7">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B8625F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D23BD51" wp14:editId="6F2299F9">
           <wp:extent cx="1447800" cy="227311"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="12" name="Grafik 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8402,51 +8364,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1468666" cy="230587"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05583EEC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BE14AA00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07491FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="412EEF40"/>
@@ -9591,137 +9553,141 @@
   <w:num w:numId="17" w16cid:durableId="1613393795">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034226A"/>
     <w:rsid w:val="00001378"/>
     <w:rsid w:val="00007908"/>
     <w:rsid w:val="00020937"/>
     <w:rsid w:val="000232F2"/>
     <w:rsid w:val="0003352B"/>
     <w:rsid w:val="000532D4"/>
     <w:rsid w:val="000548E4"/>
     <w:rsid w:val="00057167"/>
     <w:rsid w:val="000609B6"/>
     <w:rsid w:val="00074083"/>
     <w:rsid w:val="0008179A"/>
     <w:rsid w:val="00086D43"/>
     <w:rsid w:val="000B27D0"/>
     <w:rsid w:val="000B5DC6"/>
     <w:rsid w:val="000D268E"/>
     <w:rsid w:val="000F3FD4"/>
     <w:rsid w:val="00107414"/>
     <w:rsid w:val="001113E7"/>
     <w:rsid w:val="00112E2E"/>
+    <w:rsid w:val="0011722B"/>
     <w:rsid w:val="00133A51"/>
     <w:rsid w:val="00151445"/>
     <w:rsid w:val="001555A9"/>
     <w:rsid w:val="001603BD"/>
     <w:rsid w:val="001667CD"/>
     <w:rsid w:val="00166990"/>
     <w:rsid w:val="00166A26"/>
     <w:rsid w:val="00190909"/>
     <w:rsid w:val="001943AB"/>
     <w:rsid w:val="001A572D"/>
     <w:rsid w:val="001B50E4"/>
     <w:rsid w:val="001C08C3"/>
     <w:rsid w:val="001D7BC8"/>
     <w:rsid w:val="001E2F27"/>
     <w:rsid w:val="001E489C"/>
     <w:rsid w:val="001E4FC2"/>
     <w:rsid w:val="001F44B0"/>
     <w:rsid w:val="002008E9"/>
     <w:rsid w:val="002039E8"/>
     <w:rsid w:val="00207A46"/>
     <w:rsid w:val="00211B12"/>
     <w:rsid w:val="002127BA"/>
     <w:rsid w:val="00212EF5"/>
     <w:rsid w:val="00220107"/>
     <w:rsid w:val="00226B07"/>
     <w:rsid w:val="00231503"/>
     <w:rsid w:val="00235FF2"/>
     <w:rsid w:val="00242573"/>
+    <w:rsid w:val="00250E3C"/>
     <w:rsid w:val="002605B7"/>
     <w:rsid w:val="00263EF9"/>
     <w:rsid w:val="00266523"/>
     <w:rsid w:val="00266756"/>
     <w:rsid w:val="00274F0F"/>
     <w:rsid w:val="00276874"/>
     <w:rsid w:val="00281A7E"/>
     <w:rsid w:val="00283C85"/>
     <w:rsid w:val="00297994"/>
     <w:rsid w:val="002B57F0"/>
     <w:rsid w:val="002B79E6"/>
     <w:rsid w:val="002C4EC4"/>
     <w:rsid w:val="002C4F31"/>
     <w:rsid w:val="002D1498"/>
     <w:rsid w:val="002D51B9"/>
     <w:rsid w:val="002F1942"/>
     <w:rsid w:val="002F7A5D"/>
     <w:rsid w:val="0030232E"/>
     <w:rsid w:val="003205A6"/>
+    <w:rsid w:val="0033059C"/>
     <w:rsid w:val="00334F8F"/>
     <w:rsid w:val="00337F65"/>
     <w:rsid w:val="0034226A"/>
     <w:rsid w:val="0034522E"/>
     <w:rsid w:val="00345634"/>
     <w:rsid w:val="003671CA"/>
     <w:rsid w:val="003744BA"/>
     <w:rsid w:val="00390505"/>
     <w:rsid w:val="00390B01"/>
     <w:rsid w:val="00392B92"/>
     <w:rsid w:val="003A0CAE"/>
     <w:rsid w:val="003A5E2F"/>
     <w:rsid w:val="003B5749"/>
     <w:rsid w:val="003C299E"/>
     <w:rsid w:val="003D0E90"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003E6527"/>
     <w:rsid w:val="003F27E8"/>
     <w:rsid w:val="00406931"/>
     <w:rsid w:val="00411954"/>
     <w:rsid w:val="0041587E"/>
     <w:rsid w:val="00416B54"/>
     <w:rsid w:val="00423BE1"/>
     <w:rsid w:val="00430DA4"/>
     <w:rsid w:val="00431A4E"/>
@@ -9886,50 +9852,51 @@
     <w:rsid w:val="00C03A61"/>
     <w:rsid w:val="00C14124"/>
     <w:rsid w:val="00C16696"/>
     <w:rsid w:val="00C338CD"/>
     <w:rsid w:val="00C35D09"/>
     <w:rsid w:val="00C40518"/>
     <w:rsid w:val="00C47B20"/>
     <w:rsid w:val="00C50829"/>
     <w:rsid w:val="00C51118"/>
     <w:rsid w:val="00C51631"/>
     <w:rsid w:val="00C60649"/>
     <w:rsid w:val="00C813E4"/>
     <w:rsid w:val="00C962E0"/>
     <w:rsid w:val="00CA6F91"/>
     <w:rsid w:val="00CB0A21"/>
     <w:rsid w:val="00CB5B2B"/>
     <w:rsid w:val="00CB6BBD"/>
     <w:rsid w:val="00CC0307"/>
     <w:rsid w:val="00CD5283"/>
     <w:rsid w:val="00CD7553"/>
     <w:rsid w:val="00CE1556"/>
     <w:rsid w:val="00CE45A4"/>
     <w:rsid w:val="00CF30C4"/>
     <w:rsid w:val="00CF3DF7"/>
     <w:rsid w:val="00D05F5E"/>
+    <w:rsid w:val="00D062CC"/>
     <w:rsid w:val="00D11112"/>
     <w:rsid w:val="00D203D9"/>
     <w:rsid w:val="00D205E5"/>
     <w:rsid w:val="00D4320D"/>
     <w:rsid w:val="00D43797"/>
     <w:rsid w:val="00D44305"/>
     <w:rsid w:val="00D46A76"/>
     <w:rsid w:val="00D50876"/>
     <w:rsid w:val="00D549EE"/>
     <w:rsid w:val="00D579A6"/>
     <w:rsid w:val="00D70F9A"/>
     <w:rsid w:val="00D77FCD"/>
     <w:rsid w:val="00DA548A"/>
     <w:rsid w:val="00DB588E"/>
     <w:rsid w:val="00DC0F4D"/>
     <w:rsid w:val="00DC1555"/>
     <w:rsid w:val="00DC4E01"/>
     <w:rsid w:val="00DD1BF7"/>
     <w:rsid w:val="00DE2C2E"/>
     <w:rsid w:val="00DF1F2B"/>
     <w:rsid w:val="00E00EFC"/>
     <w:rsid w:val="00E073E2"/>
     <w:rsid w:val="00E16FB4"/>
     <w:rsid w:val="00E176AB"/>
     <w:rsid w:val="00E205A7"/>
@@ -11324,67 +11291,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{494CB3EC-DD2E-449B-9873-053F7D6652BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>747</Words>
-  <Characters>5762</Characters>
+  <Words>813</Words>
+  <Characters>5696</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>379</Lines>
+  <Paragraphs>271</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ausschreibung SuperMoto</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DMSB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6434</CharactersWithSpaces>
+  <CharactersWithSpaces>6238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ausschreibung SuperMoto</dc:title>
   <dc:creator>MN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>